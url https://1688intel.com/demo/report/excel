--- v1 (2026-09-16)
+++ v2 (2026-10-31)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Summary" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Judgment" sheetId="2" state="visible" r:id="rId2"/>
-[...7 lines deleted...]
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Actions" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Work chain" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Judgment" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Score drivers" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Company" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Capacity" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Certifications" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trust signals" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Contact" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Risks" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Actions" sheetId="11" state="visible" r:id="rId11"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
@@ -157,51 +159,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -512,75 +514,75 @@
         <is>
           <t>Shenzhen Demo Electronics Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Wireless Bluetooth Speaker — OEM demo listing</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>https://1688intel.com/demo/report</t>
+          <t>https://detail.1688.com/offer/1087448172034.html</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Generated</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>2026-07-30T04:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Data snapshot</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Data snapshot · 48d ago</t>
+          <t>Data snapshot · 93d ago</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Trust Score</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>78/100</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Trust label</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Good — suitable for sample evaluation</t>
         </is>
@@ -705,98 +707,176 @@
           <t>Sample 5–7 days · Bulk 15–25 days (listed)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Q&amp;A · Price tiers</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>¥32 (≥50) · ¥28.50 (≥100) · ¥26 (≥500)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="14" customWidth="1" min="1" max="1"/>
+    <col width="80" customWidth="1" min="2" max="2"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Risk assessment</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Message</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="inlineStr">
+        <is>
+          <t>Demo data for illustration — not a real supplier audit</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>warning</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>Phone number not publicly available on 1688</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>info</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="inlineStr">
+        <is>
+          <t>Overseas buyer readiness unclear from the public page — confirm export/English in RFQ.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="72" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Actions — sample &amp; RFQ</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Field</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>RFQ draft</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Hello Shenzhen Demo Electronics Co., Ltd.,
 We found your listing on 1688 and are evaluating suppliers for:
   Wireless Bluetooth Speaker — OEM demo listing
-Product link: https://1688intel.com/demo/report
+Product link: https://detail.1688.com/offer/1087448172034.html
 (We are shortlisting suppliers for an overseas order; your public listing scores around 78/100 on our research tool.)
 We noticed certifications/signals listed on your page (ISO 9001 (listed); Yes). Please confirm they apply to this SKU.
 Could you please quote:
 1) Unit price (FOB) and currency
 2) MOQ
 3) Lead time for sample and bulk
 4) Sample policy / cost
 5) Whether you support export / English communication for overseas buyers
 We are an overseas buyer. Looking forward to your reply.
 Thank you.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Sample checklist 1</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Order a paid sample of the exact SKU / color / material you intend to buy.</t>
         </is>
       </c>
     </row>
@@ -847,50 +927,251 @@
           <t>For first bulk, start at ~30–50% of intended MOQ after sample approval.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Disclaimer</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>This is a public demo report with illustrative data. It is not a factory audit, credit check, or legal opinion. Real reports use publicly visible 1688 fields at scan time.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="36" customWidth="1" min="1" max="1"/>
+    <col width="72" customWidth="1" min="2" max="2"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Six-section default row</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Field</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Value</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>product</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Wireless Bluetooth Speaker — OEM demo listing</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>company</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Shenzhen Demo Electronics Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>offer_url</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>https://detail.1688.com/offer/1087448172034.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>judgment</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>Shortlist</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>next</t>
+        </is>
+      </c>
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>Keep this offer in Library, ask for a paid sample of the exact SKU, then RFQ on 1688.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>trust_score</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>price_moq</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>100 pcs</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>lead_time</t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>Sample 5–7 days · Bulk 15–25 days (listed)</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>price_tiers</t>
+        </is>
+      </c>
+      <c r="B12" s="3" t="inlineStr">
+        <is>
+          <t>¥32 (≥50) · ¥28.50 (≥100) · ¥26 (≥500)</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>identity</t>
+        </is>
+      </c>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>High factory confidence</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>overseas</t>
+        </is>
+      </c>
+      <c r="B14" s="3" t="inlineStr">
+        <is>
+          <t>Weak overseas signals</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>ask_load</t>
+        </is>
+      </c>
+      <c r="B15" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>snapshot_at</t>
+        </is>
+      </c>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>2026-07-30T04:00:00</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="72" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Judgment &amp; gaps</t>
         </is>
       </c>
     </row>
     <row r="3">
@@ -987,51 +1268,51 @@
         <is>
           <t>Trust Score 78/100 from public 1688 signals — research only, not an audit.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Overseas signal 1</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Inspection / manufacturing award listed (not proof of English export)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What drives this score</t>
         </is>
       </c>
     </row>
@@ -1137,51 +1418,51 @@
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Listing quality signals</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>1688 dimensional scores (e.g. description/quality) look solid.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="72" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
     </row>
     <row r="3">
@@ -1242,51 +1523,51 @@
         <is>
           <t>2016-03-12</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Business Status</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="72" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Capacity</t>
         </is>
       </c>
     </row>
     <row r="3">
@@ -1323,51 +1604,51 @@
         <is>
           <t>28 units</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Employees</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>80–120</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="72" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Certifications</t>
         </is>
       </c>
     </row>
     <row r="3">
@@ -1392,51 +1673,51 @@
         <is>
           <t>ISO 9001 (listed)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>On-Site Verification</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="72" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Trust signals</t>
         </is>
       </c>
     </row>
     <row r="3">
@@ -1509,51 +1790,51 @@
         <is>
           <t>4.7/5.0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Product Quality</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>4.6/5.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="72" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Contact</t>
         </is>
       </c>
     </row>
     <row r="3">
@@ -1578,117 +1859,39 @@
         <is>
           <t>WangWang / WeChat (request after RFQ)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Public phone</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Not listed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...76 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>