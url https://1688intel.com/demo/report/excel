--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -536,51 +536,51 @@
         <is>
           <t>https://1688intel.com/demo/report</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Generated</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>2026-07-30T04:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Data snapshot</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Data snapshot · 3d ago</t>
+          <t>Data snapshot · 48d ago</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Trust Score</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>78/100</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Trust label</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Good — suitable for sample evaluation</t>
         </is>
@@ -596,51 +596,51 @@
         <is>
           <t>Shortlist</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Judgment narrative</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Shenzhen Demo Electronics Co., Ltd.: lean Shortlist. Manufacturer claim backed by facility and/or inspection signals. Stronger description/quality scores — still sample; scores are not a guarantee. Overseas buyer signals: Weak overseas signals (public page only).</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Next step</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Save to Shortlist, ask for a paid sample of the exact SKU, then RFQ on 1688.</t>
+          <t>Keep this offer in Library, ask for a paid sample of the exact SKU, then RFQ on 1688.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Factory confidence</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>High factory confidence</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Listing fidelity risk</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Lower listing-fidelity risk</t>
         </is>
@@ -915,51 +915,51 @@
         <is>
           <t>Shortlist</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Narrative</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Shenzhen Demo Electronics Co., Ltd.: lean Shortlist. Manufacturer claim backed by facility and/or inspection signals. Stronger description/quality scores — still sample; scores are not a guarantee. Overseas buyer signals: Weak overseas signals (public page only).</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Next step</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>Save to Shortlist, ask for a paid sample of the exact SKU, then RFQ on 1688.</t>
+          <t>Keep this offer in Library, ask for a paid sample of the exact SKU, then RFQ on 1688.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Reason 1</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Manufacturer claim backed by facility and/or inspection signals.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Reason 2</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Stronger description/quality scores — still sample; scores are not a guarantee.</t>
         </is>